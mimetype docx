--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -44,51 +44,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="735" w:dyaOrig="990" w14:anchorId="74115B24">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:36.75pt;height:49.5pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841232438" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841985198" r:id="rId6"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCDBFC5" w14:textId="77777777" w:rsidR="002B17B1" w:rsidRDefault="002B17B1" w:rsidP="002B17B1">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>КІЦМАНСЬКА МІСЬКА РАДА</w:t>
       </w:r>
@@ -716,87 +716,51 @@
         <w:t>розглянувши лист міського спортивного клубу «Кіцмань» від 20.05.2026 р. №</w:t>
       </w:r>
       <w:r w:rsidR="00D3025F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00981004">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">29, враховуючи висновки </w:t>
       </w:r>
       <w:r w:rsidRPr="00981004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>постійн</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> з питань </w:t>
+        <w:t xml:space="preserve">постійної комісії з питань </w:t>
       </w:r>
       <w:r w:rsidRPr="00981004">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">комунальної власності, житлово-комунального господарства, енергозбереження та транспорту </w:t>
       </w:r>
       <w:r w:rsidR="00E565A8" w:rsidRPr="00981004">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Кіцманська міська рада</w:t>
       </w:r>
       <w:r w:rsidR="000B67AD" w:rsidRPr="00981004">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1132,61 +1096,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> у пункті 1 цього рішення </w:t>
       </w:r>
       <w:r w:rsidR="007C1B88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">встановлюється </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">на безтерміновий строк </w:t>
+        <w:t xml:space="preserve">встановлюється на безтерміновий строк </w:t>
       </w:r>
       <w:r w:rsidRPr="0002216C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">з </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0002216C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0002216C">
         <w:rPr>
@@ -1303,61 +1257,51 @@
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>узуфрукта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> з метою забезпечення діяльності у сфері фізичної культури і спорту, розвитку масового спорту, дитячо-юнацького футболу, організації спортивно-масових та оздоровчих заходів, підготовки спортсменів, утримання та експлуатації спортивної інфраструктури</w:t>
       </w:r>
       <w:r w:rsidR="0002216C" w:rsidRPr="007C1B88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>для забезпечення діяльності у сфері фізичної культури, спорту, молодіжної політики, дозвілля та оздоровлення населення</w:t>
+        <w:t xml:space="preserve"> для забезпечення діяльності у сфері фізичної культури, спорту, молодіжної політики, дозвілля та оздоровлення населення</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752DBC13" w14:textId="13B9CA1F" w:rsidR="007C1B88" w:rsidRDefault="007C1B88" w:rsidP="00137676">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:right="225" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1376,85 +1320,68 @@
         <w:rPr>
           <w:rStyle w:val="rvts23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(код </w:t>
       </w:r>
       <w:r w:rsidR="00156F43" w:rsidRPr="00630B4E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>34537582</w:t>
       </w:r>
       <w:r w:rsidR="00156F43">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">далі – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>У</w:t>
-[...7 lines deleted...]
-        <w:t>зуфруктарій</w:t>
+        <w:t>Узуфруктарій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00156F43">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> має право володіти та користуватися майном відповідно до його цільового призначення та умов договору </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C1B88">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -1591,60 +1518,51 @@
         <w:rPr>
           <w:rStyle w:val="rvts23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(код </w:t>
       </w:r>
       <w:r w:rsidRPr="00630B4E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>34537582</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> прийняти на баланс </w:t>
+        <w:t xml:space="preserve">) прийняти на баланс </w:t>
       </w:r>
       <w:r w:rsidRPr="00630B4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">індивідуально визначене рухоме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">та нерухоме майно </w:t>
       </w:r>
       <w:r w:rsidRPr="00630B4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1929,63 +1847,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>узуфрукта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, що додається </w:t>
+        <w:t xml:space="preserve">, що </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">додається </w:t>
       </w:r>
       <w:r w:rsidRPr="00841BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00841BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>одаток</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00841BE9">
@@ -2612,142 +2543,219 @@
     </w:p>
     <w:p w14:paraId="631BB9A0" w14:textId="77777777" w:rsidR="00137676" w:rsidRDefault="00137676" w:rsidP="00F32C32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F8E0E46" w14:textId="77777777" w:rsidR="00137676" w:rsidRDefault="00137676" w:rsidP="00F32C32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F050826" w14:textId="77777777" w:rsidR="00137676" w:rsidRDefault="00137676" w:rsidP="00F32C32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC139BA" w14:textId="77777777" w:rsidR="00137676" w:rsidRDefault="00137676" w:rsidP="00F32C32">
+    <w:p w14:paraId="3AC139BA" w14:textId="6E91ADB4" w:rsidR="001E56C0" w:rsidRDefault="001E56C0">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557122CA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00F32C32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:sectPr w:rsidR="001E56C0">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="567" w:right="567" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="381"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73996E2B" w14:textId="77777777" w:rsidR="00137676" w:rsidRDefault="00137676" w:rsidP="00F32C32">
-[...7 lines deleted...]
-    <w:p w14:paraId="1D1FBA65" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="1D1FBA65" w14:textId="191C36E4" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="001E56C0" w:rsidP="002406FE">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1006D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002406FE" w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Додаток 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653E72A8" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="653E72A8" w14:textId="3D54C29D" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1006D">
@@ -2767,76 +2775,131 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1006D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">до рішення XLV сесії (5 пленарне засідання) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C17930" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="27C17930" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="001E56C0">
       <w:pPr>
         <w:pStyle w:val="af4"/>
-        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:ind w:left="8496" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кіцманської міської ради VІІІ скликання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4452FE54" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="4452FE54" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="001E56C0">
       <w:pPr>
         <w:pStyle w:val="af4"/>
-        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:ind w:left="8496" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>від_____________2026 р. №___________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF3B8D4" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2983,120 +3046,7340 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">іському спортивному клубу «Кіцмань» (код </w:t>
       </w:r>
       <w:r w:rsidRPr="00630B4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>34537582</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E88D6C" w14:textId="77777777" w:rsidR="00A1178C" w:rsidRDefault="00A1178C" w:rsidP="002406FE">
+    <w:p w14:paraId="68D0204E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="002406FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A0E408" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15585" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="571A2EB4" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2023"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="1285"/>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1427"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="51B96FE4" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="7"/>
+          <w:wBefore w:w="10882" w:type="dxa"/>
+          <w:trHeight w:val="337"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA59CA2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="142"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Номер документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E76E199" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дата складання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="0B975A28" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="7"/>
+          <w:wBefore w:w="10882" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52065857" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5877EBA1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="3FEA3F0A" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="486A5BC4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Найменування юридичної (фізичної) особи, що передає основні засоби </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334F40A0" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Найменування юридичної (фізичної) особи, що приймає основні засоби</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E56C0" w:rsidDel="003C24C4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="026F0C7A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Інвентарний (номенклатурний) номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="793E4955" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кількість </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659037BE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B75A26" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:ind w:right="-46"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Первісна (переоцінена)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0A53BF" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>вартість</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="703BAE76" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сума</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA0CA2C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ліквідаційна вартість</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F78C3A3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Знос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F63342" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рік випуску</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E194C4F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:ind w:left="-5" w:right="-119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(побудови)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B914AAA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Номер паспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="45D8413D" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18813009" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1C9519" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7690B306" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2830F04E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="787FB560" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="565E2A4C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75897A5A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3627B93F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:ind w:left="-70" w:right="-70"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>за одиницю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFA64C1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>всього</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF802CD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71903F45" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="145CE2A0" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144B8EB7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AEB5E2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168469CF" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DBE158" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E60E12F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AB976D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DCF1C9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="313486E9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="472858C8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E2DD13" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27481BBD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="0201815E" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640221C8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D6D3B1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C840592" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>101301024  '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Будівля</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стадіону</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3FD66477" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED90C70" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BEEB0D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>140787,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="424BF457" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>140787,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E9844B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77853784" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAFAFF9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>140787,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFEC864" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5A4B23" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="7EDB07ED" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECCAC2C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF5D03A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D423369" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101801017    </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гойдалка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBB2407" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5961F510" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E033C75" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D331F94" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4F711F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB36B95" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D330B3F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A433ABD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0031501D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="45F93409" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33CC136C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3711F5EB" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4714107D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601073        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C95643" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жим </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> грудей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FF33CA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="267291FE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14578D4D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13775,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD47625" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13775,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC56BF7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CBCCC1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7AE2C7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10101,67</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685ABDE3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C33A63F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="647DB798" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="2F56E668" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="044E13BE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425804AA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B7C0C7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601067        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356B7606" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жим </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> грудей -</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>верхня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тяга</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769B94F3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AE2723" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3920431B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17201,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BB3109" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17201,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1954F206" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD59C28" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD48B6A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8600,55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F5361A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5529600E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="32E6CE1F" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D1FE25" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0FAD88" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6680F6F2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101801026        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8E991F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Качалка дер. на пружинах "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Курча</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05953A18" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E259B3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2900,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E97FD99" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2900,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E89AB2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51835669" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3696D961" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2900,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="541E32E8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2593D1DD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="669AC1F9" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B7E5600" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B61691" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8C86FA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301037        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5622F78A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>'</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Козирьок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та огорожа на штучному футбольному </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>полі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="167F575B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E46F8F4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>100966,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C979A3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>100966,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="134C499E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B0FF59" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5140E813" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>100966,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42140CB9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1638FDA9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2367F7D1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="6459E727" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A105E5F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41015873" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAB09DE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301013        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA67E8A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мет.ворота</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з аркою</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D513565" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7A458D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CAEE3D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5615,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="642286F4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5615,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA034F4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1C4736" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E4C2E7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5615,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A15DB21" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43845834" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4738AD37" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="01CEFC1A" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6805AAA4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C704FDD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB4958C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301002        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D9E18C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Металічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ворота та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>хвіртка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AE687D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEB58D3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8511,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBB998E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8511,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFE9CA6" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCC71C2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D34F712" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>811,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F72DFA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CABB1C1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="0BD276F1" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CAA33C1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289069CE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4737C39A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301030        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4157B486" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Набір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стільців</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стадіона</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5CB560C1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="354DB16B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="009C1F88" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18249,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="007246BA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18249,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B100864" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="711EB9DB" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CCE9C4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18249,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A30CA8F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD7BF4B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="7B3FD533" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2429B519" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1546BD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47A584" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601061        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA57F50" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обладнання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ігрового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>майданчика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1111E90C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="772621AF" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE73CD9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>29000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E16177E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>29000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="508FFB43" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA725E9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D663D0E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18125,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4640FAA8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DCDE31" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4544CB80" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="114798A9" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE2EE5A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDED108" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5505EDAE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601063        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7C1AE1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обладнання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ігрового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>майданчика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="37200E71" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D6E3AF" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E99A39" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>75503,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCE5AE5" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>75503,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6081C307" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D23DA74" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13807819" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>36639,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428C168C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1349CCEF" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="76AC4081" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B848D7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CF117B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDE906D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301042        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51577000" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Огорожа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дитячого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>майданчика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="22709801" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54841655" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A59AF04" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9290,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9C1B20" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9290,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C958F7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F66DA5E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D40B6F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9290,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC77F83" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C73846D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="4962864F" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49339F41" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C716D55" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="067C453A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301031        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68787266" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Огорожа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стадіону</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6FC992F6" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2317D464" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="643BBEE4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>33646,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6317245E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>33646,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DB0770" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B90CA2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00267E7E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>33646,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCF60DE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C40E3A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="4A757659" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C76A3A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744311A0" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C08302B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101301032        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712CC400" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Спортивний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>майданчик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гри</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> футбол</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6820CB" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF020E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BECC06" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>125796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A5BC40" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>125796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B33B453" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2999A7A9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C1D5E1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>81557,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5536BB8B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC5986E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="1BADAE07" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="174A0BA0" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EACC40E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EA1924" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601071        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D33B90" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тренажер </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Батерфляй</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="09A0FA14" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA680FE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AF852A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13675,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35945D85" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13675,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D4992D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52050F5D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="272B4F95" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7293,33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4398D714" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597FECD6" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="1ED4211E" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70FA05AD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B8B476" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EFDB06" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601068        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B24BF3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тренажер для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м'язів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>черевного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пресу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="011869CB" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="209F5349" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4AD663" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9471,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="210F6228" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9471,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66354D9E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EF879F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7132990E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5682,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D269410" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B0BE6" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="7EBFB4E9" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0735F8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAE3C2A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4705A1" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601069        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AFBA65" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тренажер для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>привідних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>відвідних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м'язів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стегна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288E846B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7ABA89" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4553066A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16003,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D29F909" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16003,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4390A7" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31115453" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DCBF29" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8001,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9E348E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6352E8F4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="0269DC2C" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8C561E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D07FF5" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C9C9A5" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601074        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6649B1A8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'Тренажер </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>преса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анатомічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34315765" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F27D9A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9975,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C97AD3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9975,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1479D07D" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20400B1A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F6A70E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5320,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3873B048" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493E9F16" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="41DB201B" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32303AE8" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F50B597" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5653547F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101601076        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DD62AE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ігровий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплекс </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Автомобіль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="291F7F2F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="385EFCF9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1BC090" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>60000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B72190" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>60000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8F7591" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E16DC" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DFF84C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14465,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4645578C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3C6AD3" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="1E270662" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6B849A" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCAC4C9" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EC3FBD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101801165        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60562501" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ігровий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплекс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D66E34" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="344EAEBD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49924713" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>52600,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBD8982" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>52600,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0150FF65" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B627DE4" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C845026" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>52600,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B03893F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B52A5E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="761A1932" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2C93DA" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B30F027" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F79FFD5" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101401069        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26584501" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бігова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>доріжка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="235BFACD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB1503C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5FC565" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>36800,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="382484FD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>36800,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0EBAD2" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C21ED1F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C928838" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>36800,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C808A88" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4F7A78" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E56C0" w:rsidRPr="001E56C0" w14:paraId="0368EC38" w14:textId="77777777" w:rsidTr="00B95651">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62457791" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманська міська рада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E08DECD" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіцманський спортивний клуб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5558323E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101801017        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338C5136" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гойдалка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2914528B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAF74BE" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="651E531F" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6449,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5767ABA5" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6449,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F30BB8C" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B97C532" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1874F91E" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E56C0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6449,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A85A13B" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53872A27" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRPr="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="00B95651">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71E88D6C" w14:textId="77777777" w:rsidR="00A1178C" w:rsidRDefault="00A1178C" w:rsidP="002406FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68A8BE84" w14:textId="77777777" w:rsidR="002406FE" w:rsidRPr="008F672D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FDFDFD"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA1AF49" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="5E604878" w14:textId="3DEE1E32" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="001E56C0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Секретар міської ради </w:t>
       </w:r>
       <w:r w:rsidRPr="00C544FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C544FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C544FD">
         <w:rPr>
@@ -3116,568 +10399,161 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C544FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C544FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Іван СЕМЕНЮК </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E56C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Іван СЕМЕНЮК </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CE5B7C" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06662EC2" w14:textId="54324B93" w:rsidR="001E56C0" w:rsidRDefault="001E56C0">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B636E1A" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="70508B21" w14:textId="77777777" w:rsidR="001E56C0" w:rsidRDefault="001E56C0" w:rsidP="002406FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
+        <w:sectPr w:rsidR="001E56C0" w:rsidSect="001E56C0">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="993" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="381"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF6EC84" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
-[...489 lines deleted...]
-    <w:p w14:paraId="06662EC2" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
+    <w:p w14:paraId="288A1C6C" w14:textId="77777777" w:rsidR="002406FE" w:rsidRDefault="002406FE" w:rsidP="002406FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="601807AE" w14:textId="2FDDDBA9" w:rsidR="002406FE" w:rsidRPr="00D1006D" w:rsidRDefault="002406FE" w:rsidP="002406FE">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1006D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7974,69 +14850,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="34F694FE" w14:textId="2253A449" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.2. </w:t>
       </w:r>
       <w:r w:rsidR="002E4A44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день припинення </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
@@ -8072,69 +14930,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72BEA857" w14:textId="266DBA25" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.3. </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день визнання за </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">рішенням </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
@@ -8179,69 +15019,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="174D0A2B" w14:textId="17F52C53" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.4. </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день укладення у </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">письмовій формі додаткової </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
@@ -8268,69 +15090,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="018BD124" w14:textId="5DC73F29" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.5. </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день набрання </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">законної </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
@@ -8402,69 +15206,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE30A6C" w14:textId="7BD01B04" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.6. </w:t>
       </w:r>
       <w:r w:rsidR="002E4A44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день отримання </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E4A44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8547,69 +15333,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0013C1DB" w14:textId="62F714C5" w:rsidR="002406FE" w:rsidRDefault="00D56379" w:rsidP="002E4A44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.11.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3.11.7. </w:t>
       </w:r>
       <w:r w:rsidR="002E4A44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002406FE" w:rsidRPr="00841BE9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">день отримання </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E4A44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14355,61 +21123,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Чернівецький район </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F0D979" w14:textId="65DA8C04" w:rsidR="004F0C12" w:rsidRDefault="004F0C12" w:rsidP="004F0C12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">м. Кіцмань, вул. </w:t>
-[...9 lines deleted...]
-              <w:t>І. Миколайчука, 1</w:t>
+              <w:t>м. Кіцмань, вул. І. Миколайчука, 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D3C45C" w14:textId="48A34487" w:rsidR="004F0C12" w:rsidRDefault="004F0C12" w:rsidP="004F0C12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">ЄДРПОУ </w:t>
             </w:r>
             <w:r w:rsidRPr="00630B4E">
               <w:rPr>
@@ -14519,63 +21277,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D22AF64" w14:textId="2C7D54C7" w:rsidR="004F0C12" w:rsidRDefault="004F0C12" w:rsidP="004F0C12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
-              <w:t>Олег СКОРЕЙКО</w:t>
-[...11 lines deleted...]
-              <w:t>___________________</w:t>
+              <w:t>Олег СКОРЕЙКО___________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7704E32D" w14:textId="77777777" w:rsidR="00ED1A54" w:rsidRDefault="00ED1A54" w:rsidP="002406FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31697D48" w14:textId="77777777" w:rsidR="00ED1A54" w:rsidRDefault="00ED1A54" w:rsidP="002406FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Microsoft Sans Serif"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17115,53 +23861,53 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5563">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Висновок :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DE59FE4" w14:textId="77777777" w:rsidR="007B0190" w:rsidRPr="007B0190" w:rsidRDefault="007B0190" w:rsidP="003649DA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B0190" w:rsidRPr="007B0190">
+    <w:sectPr w:rsidR="007B0190" w:rsidRPr="007B0190" w:rsidSect="001E56C0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -18921,129 +25667,131 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="678117602">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="12"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F961E6"/>
     <w:rsid w:val="0002216C"/>
     <w:rsid w:val="000A299D"/>
     <w:rsid w:val="000A2E79"/>
     <w:rsid w:val="000B67AD"/>
     <w:rsid w:val="00137676"/>
     <w:rsid w:val="00156F43"/>
+    <w:rsid w:val="001E56C0"/>
     <w:rsid w:val="00207F2F"/>
     <w:rsid w:val="002406FE"/>
     <w:rsid w:val="00272283"/>
     <w:rsid w:val="00286C95"/>
     <w:rsid w:val="002B17B1"/>
     <w:rsid w:val="002E4A44"/>
     <w:rsid w:val="003649DA"/>
     <w:rsid w:val="003A3895"/>
     <w:rsid w:val="00425D34"/>
     <w:rsid w:val="00457067"/>
     <w:rsid w:val="00486EA2"/>
     <w:rsid w:val="004F0C12"/>
     <w:rsid w:val="005A301D"/>
     <w:rsid w:val="00630B4E"/>
     <w:rsid w:val="00633A42"/>
     <w:rsid w:val="0070043E"/>
     <w:rsid w:val="0072504C"/>
     <w:rsid w:val="007710FA"/>
     <w:rsid w:val="007B0190"/>
     <w:rsid w:val="007C1B88"/>
     <w:rsid w:val="008468EE"/>
     <w:rsid w:val="00881B32"/>
     <w:rsid w:val="00894A8F"/>
     <w:rsid w:val="0089529B"/>
     <w:rsid w:val="00896790"/>
     <w:rsid w:val="008A36FC"/>
     <w:rsid w:val="008D1E7D"/>
     <w:rsid w:val="0091104B"/>
     <w:rsid w:val="00977405"/>
     <w:rsid w:val="00981004"/>
     <w:rsid w:val="009C3E29"/>
     <w:rsid w:val="009D3D3D"/>
     <w:rsid w:val="009E15A8"/>
     <w:rsid w:val="00A1178C"/>
     <w:rsid w:val="00A56D9B"/>
     <w:rsid w:val="00AB5470"/>
     <w:rsid w:val="00AE3BD3"/>
     <w:rsid w:val="00C20477"/>
     <w:rsid w:val="00C373C0"/>
     <w:rsid w:val="00C73250"/>
     <w:rsid w:val="00CF072B"/>
     <w:rsid w:val="00CF7F83"/>
     <w:rsid w:val="00D3025F"/>
     <w:rsid w:val="00D56379"/>
     <w:rsid w:val="00D7387D"/>
     <w:rsid w:val="00E565A8"/>
     <w:rsid w:val="00ED1A54"/>
     <w:rsid w:val="00F32C32"/>
     <w:rsid w:val="00F631FB"/>
     <w:rsid w:val="00F961E6"/>
+    <w:rsid w:val="00FD5C68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -19456,50 +26204,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007B0190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Основной шрифт абзаца"/>
@@ -20524,70 +27273,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>7724</Characters>
+  <Pages>11</Pages>
+  <Words>15569</Words>
+  <Characters>8875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21231</CharactersWithSpaces>
+  <CharactersWithSpaces>24396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Админ</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>